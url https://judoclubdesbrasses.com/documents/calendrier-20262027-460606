--- v0 (2026-09-11)
+++ v1 (2026-10-01)
@@ -11,69 +11,80 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SAISON 2026 2027\DOCUMENTS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D822AF69-8987-45F4-8AD7-7D5AC541FBB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{366C0354-DEF0-4389-80EB-AA54756DFE93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil4" sheetId="4" r:id="rId2"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId3"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$15:$H$184</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$15:$H$183</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="263">
   <si>
     <t>DATES</t>
   </si>
   <si>
     <t>LIEUX</t>
   </si>
   <si>
     <t>RUMILLY (74)</t>
   </si>
   <si>
     <t>LA ROCHE S/ FORON (74)</t>
   </si>
   <si>
     <t>ANDREZIEUX-BOUTHEON (42)</t>
   </si>
   <si>
     <t>CEYRAT (63)</t>
   </si>
   <si>
     <t>ROMANS-SUR-ISERE (26)</t>
   </si>
   <si>
     <t>CLERMONT FERRAND (63)</t>
   </si>
   <si>
@@ -1253,53 +1264,50 @@
   <si>
     <t>ALLINGES</t>
   </si>
   <si>
     <t>TOURNOI INTERCLUB</t>
   </si>
   <si>
     <t>SAINT JEOIRE</t>
   </si>
   <si>
     <t xml:space="preserve">7ème Trophée des Brasses Ne-Waza/jujitsu brésilien (benjamins à vétérans) </t>
   </si>
   <si>
     <t>7ème Trophée des Brasses JUDO (Eveil-judo à vétérans)</t>
   </si>
   <si>
     <t>STAGE 74 / ENSEIGNEANTS &amp; DIRIGEANTS 9H 12H SARAH NICHILO</t>
   </si>
   <si>
     <t>ANNEMASSE</t>
   </si>
   <si>
     <t>LA MURE</t>
   </si>
   <si>
-    <t>ANNECY ?</t>
-[...1 lines deleted...]
-  <si>
     <t>RUMILLY ?</t>
   </si>
   <si>
     <t>BAGE DOMARTIN 01</t>
   </si>
   <si>
     <t>CIRCUIT DEPARTEMENTAL BENJAMIN(E)S N°2 (OUVERT A LA SAVOIE?)</t>
   </si>
   <si>
     <t>SALLANCHES ?</t>
   </si>
   <si>
     <t>LYON MDJ</t>
   </si>
   <si>
     <t>STAGE DE RENTREE COMMISSION ARBITRAGE UV4 THEORIE/JUDO AURA</t>
   </si>
   <si>
     <t>JOURNEE REGIONALE JUJITSU FIGHTING</t>
   </si>
   <si>
     <t>MONTLUCON (03)</t>
   </si>
   <si>
     <t xml:space="preserve">OPEN N°1 REGIONAL JU-JITSU COMBAT / DUO - Le 14 &amp; 15/11 </t>
@@ -1376,54 +1384,117 @@
   <si>
     <t>BRETIGNY (91)</t>
   </si>
   <si>
     <t>EXAMEN NATIONAL 5 DAN - 22 ET 23 MAI</t>
   </si>
   <si>
     <t>1 ER ANIMATION JEUNES KATA</t>
   </si>
   <si>
     <t>ECULLY (69)</t>
   </si>
   <si>
     <t>SAVOIE ?</t>
   </si>
   <si>
     <t>ST JEAN SUR VEYLE (01)</t>
   </si>
   <si>
     <t>GRENOBLE (38)</t>
   </si>
   <si>
     <t>VALENCE D/A</t>
   </si>
   <si>
-    <t>STAGE JUDO MINI-POUSSINS à SENIORS - DU 19 AU 23 OCTOBRE 2026</t>
-[...2 lines deleted...]
-    <t>SAINT-JEOIRE</t>
+    <t>CHAMPIONNAT DU MONDE VETERANS DU 20 AU 24/09</t>
+  </si>
+  <si>
+    <t>BOSNIE-HERZEGOVINE</t>
+  </si>
+  <si>
+    <t>VENELLES (13)</t>
+  </si>
+  <si>
+    <t>CHAMPIONNAT DU D'EUROPE VETERANS DU 22 AU 25/10</t>
+  </si>
+  <si>
+    <t>PORTUGAL</t>
+  </si>
+  <si>
+    <t>TOURNOI DE VENELLES PAR EQUIPES VETERANS</t>
+  </si>
+  <si>
+    <t>TOURNOI LABEL EXCELLENCE VETERANS</t>
+  </si>
+  <si>
+    <t>MASTER ADIDAS LABEL EXCELLENCE</t>
+  </si>
+  <si>
+    <t>ANGERS (49)</t>
+  </si>
+  <si>
+    <t>TOURNOI SUPER EXCELLENCE VETERANS</t>
+  </si>
+  <si>
+    <t>MOUVAUX (59)</t>
+  </si>
+  <si>
+    <t>TOURNOI LABEL EXCELLENCE BFC VETERANS</t>
+  </si>
+  <si>
+    <t>TOURNOI DE FRANCE PAR EQUIPES MIXTES VETERANS</t>
+  </si>
+  <si>
+    <t>OZOIR-LA-FERRIERE (77)</t>
+  </si>
+  <si>
+    <t>LORMONT (33)</t>
+  </si>
+  <si>
+    <t>TOURNOI DE SAVOIE LABEL B VETERANS CEINTURES DE COULEURS</t>
+  </si>
+  <si>
+    <t>SAINT JEAN DE MAURIENNE (73)</t>
+  </si>
+  <si>
+    <t>TOURNOI DE SAVOIE LABEL A VETERANS</t>
+  </si>
+  <si>
+    <t>TOURS (37)</t>
+  </si>
+  <si>
+    <t>GERARDMER (88)</t>
+  </si>
+  <si>
+    <t>CHATEAUNEUF-LES-MARTIGUES (13)</t>
+  </si>
+  <si>
+    <t>RUMILLY</t>
+  </si>
+  <si>
+    <t>CALENDRIER VERSION N°3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1575,73 +1646,75 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="8" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="5" tint="0.39997558519241921"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF00B05A"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="22">
+  <fills count="20">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9900"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00CC00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1712,62 +1785,50 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1778,51 +1839,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
@@ -2044,119 +2105,118 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="19" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="24" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="25" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="17" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00B05A"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFF9900"/>
       <color rgb="FF00CC00"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -2304,88 +2364,88 @@
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="fr-CH" sz="2200" b="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>  </a:t>
           </a:r>
           <a:endParaRPr lang="fr-CH" sz="2200" b="1">
             <a:solidFill>
               <a:srgbClr val="7030A0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>4507058</xdr:colOff>
+      <xdr:colOff>4921403</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>245769</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>193099</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>212157</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>203497</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Image 7" descr="Nouvelle identité graphique et nominale pour le judo français - L&amp;#39;Esprit du  Judo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6715126" y="245769"/>
-          <a:ext cx="3379644" cy="3170251"/>
+          <a:off x="7126441" y="498182"/>
+          <a:ext cx="3382241" cy="3167653"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>445942</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3528579</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>320387</xdr:rowOff>
     </xdr:to>
@@ -2702,211 +2762,213 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I186"/>
+  <dimension ref="A1:I197"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M157" sqref="M157"/>
+    <sheetView tabSelected="1" topLeftCell="A66" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K118" sqref="K118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.33203125" style="15" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="94.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="43" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="45.83203125" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="4.6640625" style="18" customWidth="1"/>
     <col min="7" max="7" width="4.6640625" style="19" customWidth="1"/>
     <col min="8" max="8" width="4.6640625" style="53" customWidth="1"/>
     <col min="9" max="16384" width="11.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="98"/>
+      <c r="B1" s="99"/>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="100" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="99"/>
+      <c r="B2" s="100"/>
     </row>
     <row r="3" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="104" t="s">
+      <c r="A3" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="104"/>
+      <c r="B3" s="105"/>
       <c r="C3" s="34"/>
       <c r="D3" s="35"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="37"/>
       <c r="H3" s="54"/>
     </row>
     <row r="4" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="105" t="s">
+      <c r="A4" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="105"/>
+      <c r="B4" s="106"/>
       <c r="C4" s="34"/>
       <c r="D4" s="35"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36"/>
       <c r="G4" s="37"/>
       <c r="H4" s="54"/>
     </row>
     <row r="5" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="106"/>
+      <c r="B5" s="107"/>
       <c r="C5" s="34"/>
       <c r="D5" s="35"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="37"/>
       <c r="H5" s="54"/>
     </row>
     <row r="6" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="107" t="s">
+      <c r="A6" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="107"/>
+      <c r="B6" s="108"/>
       <c r="C6" s="34"/>
       <c r="D6" s="35"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="37"/>
       <c r="H6" s="54"/>
     </row>
     <row r="7" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="108" t="s">
+      <c r="A7" s="109" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="108"/>
+      <c r="B7" s="109"/>
       <c r="C7" s="34"/>
       <c r="D7" s="35"/>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="37"/>
       <c r="H7" s="54"/>
     </row>
     <row r="8" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="109" t="s">
+      <c r="A8" s="110" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="109"/>
+      <c r="B8" s="110"/>
       <c r="C8" s="34"/>
       <c r="D8" s="35"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="37"/>
       <c r="H8" s="54"/>
     </row>
     <row r="9" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="100" t="s">
+      <c r="A9" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="101"/>
+      <c r="B9" s="102"/>
       <c r="C9" s="34"/>
       <c r="D9" s="35"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="37"/>
       <c r="H9" s="54"/>
     </row>
     <row r="10" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="111" t="s">
+      <c r="A10" s="112" t="s">
         <v>160</v>
       </c>
-      <c r="B10" s="112"/>
+      <c r="B10" s="113"/>
       <c r="C10" s="34"/>
       <c r="D10" s="35"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="37"/>
       <c r="H10" s="54"/>
     </row>
     <row r="11" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="102" t="s">
+      <c r="A11" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="102"/>
+      <c r="B11" s="103"/>
       <c r="C11" s="34"/>
       <c r="D11" s="35"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="37"/>
       <c r="H11" s="54"/>
     </row>
     <row r="12" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="110" t="s">
+      <c r="A12" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="110"/>
+      <c r="B12" s="111"/>
       <c r="C12" s="34"/>
       <c r="D12" s="35"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="37"/>
       <c r="H12" s="54"/>
     </row>
     <row r="13" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="103" t="s">
+      <c r="A13" s="104" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="103"/>
+      <c r="B13" s="104"/>
       <c r="C13" s="34"/>
-      <c r="D13" s="35"/>
-[...3 lines deleted...]
-      <c r="H13" s="54"/>
+      <c r="D13" s="98" t="s">
+        <v>262</v>
+      </c>
+      <c r="E13" s="98"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
     </row>
     <row r="14" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38"/>
       <c r="B14" s="39"/>
       <c r="C14" s="34"/>
       <c r="D14" s="35"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="37"/>
       <c r="H14" s="54"/>
     </row>
     <row r="15" spans="1:8" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="48" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="45" t="s">
@@ -2941,3399 +3003,3657 @@
       <c r="F16" s="4"/>
       <c r="G16" s="52"/>
       <c r="H16" s="56"/>
     </row>
     <row r="17" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="74">
         <v>46284</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="4"/>
       <c r="G17" s="52"/>
       <c r="H17" s="56"/>
     </row>
     <row r="18" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="33" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A18" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="72">
+        <v>46285</v>
+      </c>
+      <c r="C18" s="97" t="s">
+        <v>240</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="52"/>
-      <c r="H18" s="56"/>
+      <c r="H18" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="19" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="72">
+      <c r="A19" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="74">
         <v>46291</v>
       </c>
-      <c r="C19" s="22" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="4"/>
+      <c r="C19" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F19" s="4"/>
       <c r="G19" s="52"/>
-      <c r="H19" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="56"/>
     </row>
     <row r="20" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="73">
+      <c r="A20" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="72">
         <v>46291</v>
       </c>
-      <c r="C20" s="62" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C20" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>168</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
-      <c r="G20" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="56"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="21" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
-[...9 lines deleted...]
-        <v>168</v>
+      <c r="A21" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="73">
+        <v>46291</v>
+      </c>
+      <c r="C21" s="62" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="63" t="s">
+        <v>5</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
-      <c r="G21" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G21" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="56"/>
     </row>
     <row r="22" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="51" t="s">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="A22" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="72">
+        <v>46291</v>
+      </c>
+      <c r="C22" s="97" t="s">
+        <v>245</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>242</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
-      <c r="G22" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="56"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="23" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A23" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="72">
+        <v>46292</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="52"/>
-      <c r="H23" s="56"/>
+      <c r="H23" s="56" t="s">
+        <v>23</v>
+      </c>
       <c r="I23" s="47"/>
     </row>
     <row r="24" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="33" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A24" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="79">
+        <v>46292</v>
+      </c>
+      <c r="C24" s="60" t="s">
+        <v>205</v>
+      </c>
+      <c r="D24" s="61" t="s">
+        <v>204</v>
+      </c>
+      <c r="E24" s="4"/>
       <c r="F24" s="4"/>
-      <c r="G24" s="52"/>
+      <c r="G24" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H24" s="56"/>
     </row>
     <row r="25" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="49" t="s">
-[...9 lines deleted...]
-        <v>200</v>
+      <c r="A25" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="75">
+        <v>46297</v>
+      </c>
+      <c r="C25" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="40" t="s">
+        <v>3</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="52"/>
       <c r="H25" s="56"/>
     </row>
     <row r="26" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="28" t="s">
-[...11 lines deleted...]
-      <c r="E26" s="4"/>
+      <c r="A26" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="74">
+        <v>46298</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F26" s="4"/>
       <c r="G26" s="52"/>
-      <c r="H26" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="56"/>
     </row>
     <row r="27" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="51" t="s">
+      <c r="A27" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="74">
+        <v>46298</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="4"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="56"/>
+    </row>
+    <row r="28" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="72">
+        <v>46305</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="79">
+      <c r="B29" s="79">
         <v>46306</v>
       </c>
-      <c r="C27" s="60" t="s">
+      <c r="C29" s="60" t="s">
+        <v>206</v>
+      </c>
+      <c r="D29" s="61" t="s">
         <v>207</v>
-      </c>
-[...37 lines deleted...]
-        <v>5</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
-      <c r="G29" s="52"/>
+      <c r="G29" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H29" s="56"/>
     </row>
     <row r="30" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="29" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="77">
+      <c r="A30" s="83"/>
+      <c r="B30" s="88">
         <v>46312</v>
       </c>
-      <c r="C30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="10" t="s">
+      <c r="C30" s="82" t="s">
+        <v>184</v>
+      </c>
+      <c r="D30" s="84"/>
+      <c r="E30" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="85"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="87"/>
+    </row>
+    <row r="31" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" s="72">
+        <v>46312</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="10" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="52"/>
-      <c r="H31" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="56"/>
     </row>
     <row r="32" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="28" t="s">
-[...3 lines deleted...]
-        <v>46313</v>
+      <c r="A32" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="77">
+        <v>46312</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="52"/>
       <c r="H32" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="113" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A33" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="77">
+        <v>46312</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="52"/>
-      <c r="H33" s="56"/>
+      <c r="H33" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="34" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="27" t="s">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="A34" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="72">
+        <v>46313</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>7</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
-      <c r="G34" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="56"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="35" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="78">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="B35" s="74">
+        <v>46316</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H35" s="56"/>
     </row>
     <row r="36" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="28" t="s">
-        <v>25</v>
+      <c r="A36" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="B36" s="72">
-        <v>46320</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>46317</v>
+      </c>
+      <c r="C36" s="97" t="s">
+        <v>243</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>244</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="52"/>
       <c r="H36" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="26" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="78">
+        <v>46319</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" s="4"/>
       <c r="F37" s="4"/>
-      <c r="G37" s="52"/>
+      <c r="G37" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H37" s="56"/>
     </row>
     <row r="38" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A38" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="72">
+        <v>46320</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="52"/>
-      <c r="H38" s="56"/>
+      <c r="H38" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="39" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="28" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="5" t="s">
+      <c r="A39" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="74">
+        <v>46321</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="4"/>
       <c r="G39" s="52"/>
       <c r="H39" s="56"/>
     </row>
     <row r="40" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="41" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="40" t="s">
+      <c r="A40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="74">
+        <v>46321</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="52"/>
       <c r="H40" s="56"/>
     </row>
     <row r="41" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="27" t="s">
+      <c r="A41" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="76">
+        <v>46323</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="4"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="56"/>
+    </row>
+    <row r="42" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="75">
+        <v>46332</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D42" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" s="4"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="56"/>
+    </row>
+    <row r="43" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="78">
+      <c r="B43" s="78">
         <v>46333</v>
       </c>
-      <c r="C41" s="6" t="s">
+      <c r="C43" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="D43" s="4" t="s">
         <v>9</v>
-      </c>
-[...38 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H43" s="56"/>
+      <c r="I43" s="47"/>
     </row>
     <row r="44" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="32" t="s">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="A44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="78">
+        <v>46334</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H44" s="56"/>
       <c r="I44" s="47"/>
     </row>
     <row r="45" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="32" t="s">
-[...9 lines deleted...]
-        <v>58</v>
+      <c r="A45" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="79">
+        <v>46335</v>
+      </c>
+      <c r="C45" s="60" t="s">
+        <v>210</v>
+      </c>
+      <c r="D45" s="61" t="s">
+        <v>204</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
-      <c r="G45" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G45" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H45" s="56"/>
       <c r="I45" s="47"/>
     </row>
     <row r="46" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="26" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="A46" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="73">
+        <v>46336</v>
+      </c>
+      <c r="C46" s="62" t="s">
+        <v>221</v>
+      </c>
+      <c r="D46" s="63" t="s">
+        <v>204</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H46" s="56"/>
       <c r="I46" s="47"/>
     </row>
     <row r="47" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="33" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" s="73">
+        <v>46339</v>
+      </c>
+      <c r="C47" s="62" t="s">
+        <v>125</v>
+      </c>
+      <c r="D47" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="52"/>
-      <c r="H47" s="56"/>
+      <c r="H47" s="56" t="s">
+        <v>23</v>
+      </c>
       <c r="I47" s="47"/>
     </row>
     <row r="48" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="73">
+      <c r="A48" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" s="74">
         <v>46340</v>
       </c>
-      <c r="C48" s="62" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="C48" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>60</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="4"/>
       <c r="G48" s="52"/>
       <c r="H48" s="56"/>
       <c r="I48" s="47"/>
     </row>
     <row r="49" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="79">
+      <c r="A49" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B49" s="73">
         <v>46340</v>
       </c>
-      <c r="C49" s="60" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="4"/>
+      <c r="C49" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F49" s="4"/>
-      <c r="G49" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="52"/>
       <c r="H49" s="56"/>
       <c r="I49" s="47"/>
     </row>
     <row r="50" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="29" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="A50" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B50" s="79">
+        <v>46340</v>
+      </c>
+      <c r="C50" s="60" t="s">
+        <v>208</v>
+      </c>
+      <c r="D50" s="61" t="s">
+        <v>209</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H50" s="56"/>
       <c r="I50" s="47"/>
     </row>
     <row r="51" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="27" t="s">
-[...9 lines deleted...]
-        <v>136</v>
+      <c r="A51" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B51" s="77">
+        <v>46340</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>4</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H51" s="56"/>
       <c r="I51" s="47"/>
     </row>
     <row r="52" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="78">
-        <v>46341</v>
+        <v>46340</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H52" s="56"/>
       <c r="I52" s="47"/>
     </row>
     <row r="53" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="28" t="s">
-        <v>25</v>
+      <c r="A53" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B53" s="72">
-        <v>46347</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>46341</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H53" s="56"/>
       <c r="I53" s="47"/>
     </row>
     <row r="54" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="30" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="A54" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="78">
+        <v>46341</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>136</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H54" s="56"/>
-      <c r="I54" s="47"/>
     </row>
     <row r="55" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="72">
-        <v>46348</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>46347</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>14</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
-      <c r="G55" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G55" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" s="56"/>
     </row>
     <row r="56" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="31" t="s">
-        <v>20</v>
+      <c r="A56" s="30" t="s">
+        <v>19</v>
       </c>
       <c r="B56" s="77">
-        <v>46348</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>46347</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>33</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
-      <c r="G56" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G56" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" s="56"/>
     </row>
     <row r="57" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="51" t="s">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="A57" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B57" s="72">
+        <v>46348</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>130</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
-      <c r="G57" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="56"/>
+      <c r="G57" s="52"/>
+      <c r="H57" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="58" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="28" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A58" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B58" s="77">
+        <v>46348</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="D58" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="52"/>
-      <c r="H58" s="56"/>
+      <c r="H58" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="59" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="26" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="78">
+      <c r="A59" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="72">
+        <v>46348</v>
+      </c>
+      <c r="C59" s="97" t="s">
+        <v>246</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="4"/>
+      <c r="F59" s="4"/>
+      <c r="G59" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H59" s="56"/>
+    </row>
+    <row r="60" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="79">
         <v>46354</v>
       </c>
-      <c r="C59" s="6" t="s">
-[...23 lines deleted...]
-        <v>199</v>
+      <c r="C60" s="60" t="s">
+        <v>211</v>
+      </c>
+      <c r="D60" s="61" t="s">
+        <v>204</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H60" s="56"/>
     </row>
     <row r="61" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="72">
+      <c r="A61" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B61" s="78">
         <v>46354</v>
       </c>
-      <c r="C61" s="22" t="s">
-[...5 lines deleted...]
-      <c r="E61" s="4"/>
+      <c r="C61" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F61" s="4"/>
       <c r="G61" s="52"/>
-      <c r="H61" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="56"/>
     </row>
     <row r="62" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="27" t="s">
-        <v>16</v>
+      <c r="A62" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B62" s="78">
-        <v>46355</v>
+        <v>46354</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>142</v>
+        <v>95</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="4"/>
       <c r="G62" s="52"/>
       <c r="H62" s="56"/>
     </row>
     <row r="63" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="73">
-        <v>46355</v>
+        <v>46354</v>
       </c>
       <c r="C63" s="62" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D63" s="63" t="s">
         <v>199</v>
       </c>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
       <c r="G63" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H63" s="56"/>
     </row>
     <row r="64" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A64" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64" s="72">
+        <v>46354</v>
+      </c>
+      <c r="C64" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E64" s="4"/>
       <c r="F64" s="4"/>
       <c r="G64" s="52"/>
-      <c r="H64" s="56"/>
+      <c r="H64" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="65" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="50" t="s">
-[...9 lines deleted...]
-        <v>60</v>
+      <c r="A65" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="78">
+        <v>46355</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="4"/>
       <c r="G65" s="52"/>
       <c r="H65" s="56"/>
     </row>
     <row r="66" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="28" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A66" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="73">
+        <v>46355</v>
+      </c>
+      <c r="C66" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="D66" s="63" t="s">
+        <v>199</v>
+      </c>
+      <c r="E66" s="4"/>
       <c r="F66" s="4"/>
-      <c r="G66" s="52"/>
+      <c r="G66" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H66" s="56"/>
     </row>
     <row r="67" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="27" t="s">
-[...9 lines deleted...]
-        <v>198</v>
+      <c r="A67" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="75">
+        <v>46360</v>
+      </c>
+      <c r="C67" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D67" s="40" t="s">
+        <v>3</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="4"/>
       <c r="G67" s="52"/>
       <c r="H67" s="56"/>
     </row>
     <row r="68" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B68" s="76">
-[...10 lines deleted...]
-      </c>
+      <c r="B68" s="72">
+        <v>46361</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="52"/>
-      <c r="H68" s="56"/>
+      <c r="H68" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="69" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="29" t="s">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="A69" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="72">
+        <v>46361</v>
+      </c>
+      <c r="C69" s="97" t="s">
+        <v>247</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="52"/>
-      <c r="H69" s="56"/>
+      <c r="H69" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="70" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="28" t="s">
-        <v>25</v>
+      <c r="A70" s="50" t="s">
+        <v>28</v>
       </c>
       <c r="B70" s="72">
-        <v>46368</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>46362</v>
+      </c>
+      <c r="C70" s="58" t="s">
+        <v>180</v>
       </c>
       <c r="D70" s="10" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="E70" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F70" s="4"/>
       <c r="G70" s="52"/>
-      <c r="H70" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="56"/>
     </row>
     <row r="71" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B71" s="72">
+      <c r="B71" s="76">
         <v>46368</v>
       </c>
-      <c r="C71" s="9" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="4"/>
+      <c r="C71" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F71" s="4"/>
       <c r="G71" s="52"/>
-      <c r="H71" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="56"/>
     </row>
     <row r="72" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="79">
+      <c r="A72" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="76">
         <v>46368</v>
       </c>
-      <c r="C72" s="60" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="4"/>
+      <c r="C72" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F72" s="4"/>
-      <c r="G72" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G72" s="52"/>
       <c r="H72" s="56"/>
     </row>
     <row r="73" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="26" t="s">
-[...6 lines deleted...]
-        <v>203</v>
+      <c r="A73" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B73" s="76">
+        <v>46368</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>74</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="4"/>
       <c r="G73" s="52"/>
       <c r="H73" s="56"/>
     </row>
     <row r="74" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B74" s="72">
-[...8 lines deleted...]
-      <c r="E74" s="4"/>
+      <c r="B74" s="76">
+        <v>46368</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F74" s="4"/>
       <c r="G74" s="52"/>
-      <c r="H74" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="56"/>
     </row>
     <row r="75" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="83"/>
-[...12 lines deleted...]
-      <c r="H75" s="87"/>
+      <c r="A75" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B75" s="72">
+        <v>46368</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="E75" s="4"/>
+      <c r="F75" s="4"/>
+      <c r="G75" s="52"/>
+      <c r="H75" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="76" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="29" t="s">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="A76" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B76" s="79">
+        <v>46368</v>
+      </c>
+      <c r="C76" s="60" t="s">
+        <v>212</v>
+      </c>
+      <c r="D76" s="61" t="s">
+        <v>5</v>
       </c>
       <c r="E76" s="4"/>
       <c r="F76" s="4"/>
       <c r="G76" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H76" s="56"/>
     </row>
     <row r="77" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="27" t="s">
-        <v>16</v>
+      <c r="A77" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B77" s="78">
-        <v>46375</v>
+        <v>46369</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-      <c r="E77" s="4"/>
+        <v>202</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F77" s="4"/>
-      <c r="G77" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G77" s="52"/>
       <c r="H77" s="56"/>
     </row>
     <row r="78" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A78" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B78" s="72">
+        <v>46369</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="E78" s="4"/>
       <c r="F78" s="4"/>
       <c r="G78" s="52"/>
-      <c r="H78" s="56"/>
+      <c r="H78" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="79" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="41" t="s">
-[...16 lines deleted...]
-      <c r="H79" s="56"/>
+      <c r="A79" s="83"/>
+      <c r="B79" s="88">
+        <v>46375</v>
+      </c>
+      <c r="C79" s="82" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" s="89"/>
+      <c r="E79" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="F79" s="85"/>
+      <c r="G79" s="86"/>
+      <c r="H79" s="87"/>
+      <c r="I79" s="47"/>
     </row>
     <row r="80" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="27" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="A80" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B80" s="77">
+        <v>46375</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>11</v>
       </c>
       <c r="E80" s="4"/>
       <c r="F80" s="4"/>
       <c r="G80" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H80" s="56"/>
-      <c r="I80" s="47"/>
     </row>
     <row r="81" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="51" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="A81" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="78">
+        <v>46375</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>66</v>
       </c>
       <c r="E81" s="4"/>
       <c r="F81" s="4"/>
-      <c r="G81" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G81" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H81" s="56"/>
     </row>
     <row r="82" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="29" t="s">
-[...11 lines deleted...]
-      <c r="E82" s="4"/>
+      <c r="A82" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B82" s="75">
+        <v>46395</v>
+      </c>
+      <c r="C82" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D82" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F82" s="4"/>
       <c r="G82" s="52"/>
-      <c r="H82" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="56"/>
     </row>
     <row r="83" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="28" t="s">
-[...11 lines deleted...]
-      <c r="E83" s="4"/>
+      <c r="A83" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="75">
+        <v>46395</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D83" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F83" s="4"/>
-      <c r="G83" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G83" s="52"/>
       <c r="H83" s="56"/>
     </row>
     <row r="84" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D84" s="14" t="s">
+      <c r="A84" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B84" s="78">
+        <v>46396</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D84" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E84" s="4"/>
       <c r="F84" s="4"/>
       <c r="G84" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H84" s="56"/>
     </row>
     <row r="85" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="27" t="s">
-[...9 lines deleted...]
-        <v>145</v>
+      <c r="A85" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B85" s="79">
+        <v>46396</v>
+      </c>
+      <c r="C85" s="60" t="s">
+        <v>213</v>
+      </c>
+      <c r="D85" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="E85" s="4"/>
       <c r="F85" s="4"/>
-      <c r="G85" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="56"/>
+      <c r="G85" s="52"/>
+      <c r="H85" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="86" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="51" t="s">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="A86" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B86" s="72">
+        <v>46397</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>189</v>
       </c>
       <c r="E86" s="4"/>
       <c r="F86" s="4"/>
-      <c r="G86" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H86" s="56"/>
+      <c r="G86" s="52"/>
+      <c r="H86" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="87" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="26" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A87" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B87" s="77">
+        <v>46397</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" s="4"/>
       <c r="F87" s="4"/>
-      <c r="G87" s="52"/>
+      <c r="G87" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H87" s="56"/>
     </row>
     <row r="88" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="51" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="A88" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B88" s="77">
+        <v>46397</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>6</v>
       </c>
       <c r="E88" s="4"/>
       <c r="F88" s="4"/>
-      <c r="G88" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G88" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H88" s="56"/>
     </row>
     <row r="89" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="29" t="s">
-[...18 lines deleted...]
-      <c r="H89" s="68"/>
+      <c r="A89" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" s="78">
+        <v>46404</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" s="4"/>
+      <c r="F89" s="4"/>
+      <c r="G89" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H89" s="56"/>
     </row>
     <row r="90" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="27" t="s">
-[...18 lines deleted...]
-      <c r="H90" s="68"/>
+      <c r="A90" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" s="79">
+        <v>46405</v>
+      </c>
+      <c r="C90" s="60" t="s">
+        <v>210</v>
+      </c>
+      <c r="D90" s="61" t="s">
+        <v>204</v>
+      </c>
+      <c r="E90" s="4"/>
+      <c r="F90" s="4"/>
+      <c r="G90" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H90" s="56"/>
     </row>
     <row r="91" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="28" t="s">
-        <v>25</v>
+      <c r="A91" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B91" s="78">
-        <v>46417</v>
+        <v>46410</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>166</v>
+        <v>203</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="F91" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F91" s="4"/>
       <c r="G91" s="52"/>
       <c r="H91" s="56"/>
     </row>
     <row r="92" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="27" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A92" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="79">
+        <v>46410</v>
+      </c>
+      <c r="C92" s="60" t="s">
+        <v>155</v>
+      </c>
+      <c r="D92" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="E92" s="4"/>
       <c r="F92" s="4"/>
-      <c r="G92" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H92" s="56"/>
+      <c r="G92" s="52"/>
+      <c r="H92" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="93" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A93" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B93" s="72">
+        <v>46410</v>
+      </c>
+      <c r="C93" s="97" t="s">
+        <v>249</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="E93" s="4"/>
       <c r="F93" s="4"/>
       <c r="G93" s="52"/>
-      <c r="H93" s="56"/>
+      <c r="H93" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="94" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="30" t="s">
-        <v>19</v>
+      <c r="A94" s="29" t="s">
+        <v>26</v>
       </c>
       <c r="B94" s="76">
-        <v>46424</v>
-[...12 lines deleted...]
-      </c>
+        <v>46411</v>
+      </c>
+      <c r="C94" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="D94" s="65" t="s">
+        <v>154</v>
+      </c>
+      <c r="E94" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F94" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="G94" s="67"/>
+      <c r="H94" s="68"/>
     </row>
     <row r="95" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="83"/>
-[...12 lines deleted...]
-      <c r="H95" s="87"/>
+      <c r="A95" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="76">
+        <v>46411</v>
+      </c>
+      <c r="C95" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95" s="65" t="s">
+        <v>154</v>
+      </c>
+      <c r="E95" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F95" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="G95" s="67"/>
+      <c r="H95" s="68"/>
     </row>
     <row r="96" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B96" s="76">
-[...12 lines deleted...]
-      </c>
+      <c r="B96" s="78">
+        <v>46417</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F96" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="G96" s="52"/>
       <c r="H96" s="56"/>
     </row>
     <row r="97" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="30" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="A97" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B97" s="78">
+        <v>46418</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="E97" s="4"/>
       <c r="F97" s="4"/>
       <c r="G97" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="56"/>
     </row>
     <row r="98" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="27" t="s">
-[...11 lines deleted...]
-      <c r="E98" s="4"/>
+      <c r="A98" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B98" s="75">
+        <v>46423</v>
+      </c>
+      <c r="C98" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="D98" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F98" s="4"/>
-      <c r="G98" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G98" s="52"/>
       <c r="H98" s="56"/>
     </row>
     <row r="99" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="29" t="s">
-[...9 lines deleted...]
-        <v>171</v>
+      <c r="A99" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B99" s="76">
+        <v>46424</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="E99" s="4"/>
       <c r="F99" s="4"/>
       <c r="G99" s="52"/>
       <c r="H99" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="80" t="s">
-[...16 lines deleted...]
-      <c r="H100" s="56"/>
+      <c r="A100" s="83"/>
+      <c r="B100" s="88">
+        <v>46431</v>
+      </c>
+      <c r="C100" s="82" t="s">
+        <v>182</v>
+      </c>
+      <c r="D100" s="89"/>
+      <c r="E100" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="F100" s="85"/>
+      <c r="G100" s="86"/>
+      <c r="H100" s="87"/>
     </row>
     <row r="101" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="80" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="A101" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B101" s="76">
+        <v>46431</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>239</v>
       </c>
       <c r="E101" s="4"/>
       <c r="F101" s="4"/>
       <c r="G101" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H101" s="56"/>
     </row>
     <row r="102" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B102" s="76">
-        <v>46439</v>
+      <c r="B102" s="72">
+        <v>46431</v>
       </c>
       <c r="C102" s="11" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>173</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>52</v>
       </c>
       <c r="E102" s="4"/>
       <c r="F102" s="4"/>
-      <c r="G102" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G102" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H102" s="56"/>
     </row>
     <row r="103" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B103" s="76">
-        <v>46439</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>46432</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>43</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>172</v>
+        <v>52</v>
       </c>
       <c r="E103" s="4"/>
       <c r="F103" s="4"/>
-      <c r="G103" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G103" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H103" s="56"/>
     </row>
     <row r="104" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="32" t="s">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="A104" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B104" s="72">
+        <v>46432</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>171</v>
       </c>
       <c r="E104" s="4"/>
       <c r="F104" s="4"/>
-      <c r="G104" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="56"/>
+      <c r="G104" s="52"/>
+      <c r="H104" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="105" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="33" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A105" s="80" t="s">
+        <v>160</v>
+      </c>
+      <c r="B105" s="81">
+        <v>46438</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="E105" s="4"/>
       <c r="F105" s="4"/>
-      <c r="G105" s="52"/>
+      <c r="G105" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H105" s="56"/>
     </row>
     <row r="106" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="51" t="s">
-[...9 lines deleted...]
-        <v>218</v>
+      <c r="A106" s="80" t="s">
+        <v>160</v>
+      </c>
+      <c r="B106" s="81">
+        <v>46438</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>215</v>
       </c>
       <c r="E106" s="4"/>
       <c r="F106" s="4"/>
       <c r="G106" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H106" s="56"/>
     </row>
     <row r="107" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="32" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A107" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B107" s="76">
+        <v>46439</v>
+      </c>
+      <c r="C107" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E107" s="4"/>
       <c r="F107" s="4"/>
       <c r="G107" s="52"/>
-      <c r="H107" s="56"/>
+      <c r="H107" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="108" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="51" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="A108" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="76">
+        <v>46439</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>167</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="E108" s="4"/>
-      <c r="F108" s="70"/>
-[...3 lines deleted...]
-      <c r="H108" s="56"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="52"/>
+      <c r="H108" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="109" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A109" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B109" s="72">
+        <v>46439</v>
+      </c>
+      <c r="C109" s="97" t="s">
+        <v>251</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E109" s="4"/>
       <c r="F109" s="4"/>
       <c r="G109" s="52"/>
-      <c r="H109" s="56"/>
+      <c r="H109" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="110" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A110" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B110" s="73">
+        <v>46445</v>
+      </c>
+      <c r="C110" s="62" t="s">
+        <v>110</v>
+      </c>
+      <c r="D110" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="E110" s="4"/>
       <c r="F110" s="4"/>
-      <c r="G110" s="52"/>
+      <c r="G110" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H110" s="56"/>
     </row>
     <row r="111" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="28" t="s">
-[...11 lines deleted...]
-      <c r="E111" s="4"/>
+      <c r="A111" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B111" s="74">
+        <v>46445</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F111" s="4"/>
       <c r="G111" s="52"/>
-      <c r="H111" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="56"/>
     </row>
     <row r="112" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="26" t="s">
-        <v>24</v>
+      <c r="A112" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="B112" s="76">
-        <v>46452</v>
+        <v>46445</v>
       </c>
       <c r="C112" s="11" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="4"/>
       <c r="G112" s="52"/>
       <c r="H112" s="56"/>
     </row>
     <row r="113" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="30" t="s">
-        <v>19</v>
+      <c r="A113" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B113" s="76">
-        <v>46453</v>
+        <v>46445</v>
       </c>
       <c r="C113" s="11" t="s">
-        <v>177</v>
+        <v>73</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>237</v>
+        <v>59</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="4"/>
       <c r="G113" s="52"/>
       <c r="H113" s="56"/>
     </row>
     <row r="114" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="28" t="s">
+      <c r="A114" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" s="79">
+        <v>46446</v>
+      </c>
+      <c r="C114" s="60" t="s">
+        <v>216</v>
+      </c>
+      <c r="D114" s="61" t="s">
+        <v>217</v>
+      </c>
+      <c r="E114" s="4"/>
+      <c r="F114" s="4"/>
+      <c r="G114" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H114" s="56"/>
+    </row>
+    <row r="115" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B115" s="73">
+        <v>46446</v>
+      </c>
+      <c r="C115" s="62" t="s">
+        <v>114</v>
+      </c>
+      <c r="D115" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F115" s="4"/>
+      <c r="G115" s="52"/>
+      <c r="H115" s="56"/>
+    </row>
+    <row r="116" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B116" s="76">
+        <v>46446</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F116" s="4"/>
+      <c r="G116" s="52"/>
+      <c r="H116" s="56"/>
+    </row>
+    <row r="117" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B114" s="76">
-[...2 lines deleted...]
-      <c r="C114" s="11" t="s">
+      <c r="B117" s="76">
+        <v>46446</v>
+      </c>
+      <c r="C117" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="D114" s="5" t="s">
-[...52 lines deleted...]
-      <c r="A117" s="51" t="s">
+      <c r="D117" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F117" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="G117" s="52"/>
+      <c r="H117" s="56"/>
+    </row>
+    <row r="118" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="B117" s="79">
-[...16 lines deleted...]
-      <c r="A118" s="28" t="s">
+      <c r="B118" s="79">
+        <v>46447</v>
+      </c>
+      <c r="C118" s="60" t="s">
+        <v>210</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E118" s="4"/>
+      <c r="F118" s="70"/>
+      <c r="G118" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H118" s="56"/>
+    </row>
+    <row r="119" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B119" s="75">
+        <v>46451</v>
+      </c>
+      <c r="C119" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D119" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F119" s="4"/>
+      <c r="G119" s="52"/>
+      <c r="H119" s="56"/>
+    </row>
+    <row r="120" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B118" s="76">
-[...38 lines deleted...]
-      </c>
       <c r="B120" s="76">
-        <v>46466</v>
+        <v>46452</v>
       </c>
       <c r="C120" s="12" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E120" s="4"/>
       <c r="F120" s="4"/>
       <c r="G120" s="52"/>
       <c r="H120" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="32" t="s">
+      <c r="A121" s="80" t="s">
+        <v>160</v>
+      </c>
+      <c r="B121" s="81">
+        <v>46453</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="E121" s="4"/>
+      <c r="F121" s="70"/>
+      <c r="G121" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H121" s="56"/>
+    </row>
+    <row r="122" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B121" s="73">
-[...32 lines deleted...]
-      <c r="G122" s="52"/>
+      <c r="B122" s="73">
+        <v>46455</v>
+      </c>
+      <c r="C122" s="62" t="s">
+        <v>221</v>
+      </c>
+      <c r="D122" s="63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E122" s="4"/>
+      <c r="F122" s="70"/>
+      <c r="G122" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H122" s="56"/>
     </row>
     <row r="123" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="32" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="A123" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B123" s="79">
+        <v>46459</v>
+      </c>
+      <c r="C123" s="60" t="s">
+        <v>218</v>
+      </c>
+      <c r="D123" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="E123" s="4"/>
       <c r="F123" s="4"/>
-      <c r="G123" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H123" s="56"/>
+      <c r="G123" s="52"/>
+      <c r="H123" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="124" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="80" t="s">
-[...9 lines deleted...]
-        <v>224</v>
+      <c r="A124" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B124" s="76">
+        <v>46459</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="E124" s="4"/>
-      <c r="F124" s="70"/>
-[...3 lines deleted...]
-      </c>
+      <c r="F124" s="4"/>
+      <c r="G124" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H124" s="56"/>
     </row>
     <row r="125" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="50" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A125" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B125" s="72">
+        <v>46459</v>
+      </c>
+      <c r="C125" s="97" t="s">
+        <v>252</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="E125" s="4"/>
       <c r="F125" s="4"/>
       <c r="G125" s="52"/>
-      <c r="H125" s="56"/>
+      <c r="H125" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="126" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B126" s="76">
-        <v>46474</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>46460</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>101</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="E126" s="4"/>
       <c r="F126" s="4"/>
-      <c r="G126" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G126" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H126" s="56"/>
     </row>
     <row r="127" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A127" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="76">
+        <v>46466</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E127" s="4"/>
       <c r="F127" s="4"/>
       <c r="G127" s="52"/>
-      <c r="H127" s="56"/>
+      <c r="H127" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="128" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="28" t="s">
-[...9 lines deleted...]
-        <v>238</v>
+      <c r="A128" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B128" s="73">
+        <v>46466</v>
+      </c>
+      <c r="C128" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="D128" s="63" t="s">
+        <v>4</v>
       </c>
       <c r="E128" s="4"/>
       <c r="F128" s="4"/>
       <c r="G128" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H128" s="56"/>
     </row>
     <row r="129" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B129" s="92">
-[...6 lines deleted...]
-        <v>192</v>
+      <c r="B129" s="91">
+        <v>46466</v>
+      </c>
+      <c r="C129" s="92" t="s">
+        <v>187</v>
+      </c>
+      <c r="D129" s="93" t="s">
+        <v>186</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="4"/>
       <c r="G129" s="52"/>
       <c r="H129" s="56"/>
     </row>
     <row r="130" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="50" t="s">
+      <c r="A130" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B130" s="73">
+        <v>46467</v>
+      </c>
+      <c r="C130" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="D130" s="63" t="s">
+        <v>4</v>
+      </c>
+      <c r="E130" s="4"/>
+      <c r="F130" s="4"/>
+      <c r="G130" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H130" s="56"/>
+    </row>
+    <row r="131" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="80" t="s">
+        <v>160</v>
+      </c>
+      <c r="B131" s="81">
+        <v>46473</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E131" s="4"/>
+      <c r="F131" s="70"/>
+      <c r="G131" s="52"/>
+      <c r="H131" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="I131" s="47"/>
+    </row>
+    <row r="132" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B130" s="92">
-[...48 lines deleted...]
-        <v>82</v>
+      <c r="B132" s="91">
+        <v>46473</v>
+      </c>
+      <c r="C132" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="D132" s="93" t="s">
+        <v>2</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="F132" s="70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F132" s="4"/>
       <c r="G132" s="52"/>
       <c r="H132" s="56"/>
       <c r="I132" s="47"/>
     </row>
     <row r="133" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B133" s="76">
-        <v>46487</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>46474</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>159</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E133" s="4"/>
       <c r="F133" s="4"/>
-      <c r="G133" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="56"/>
+      <c r="G133" s="52"/>
+      <c r="H133" s="56" t="s">
+        <v>23</v>
+      </c>
       <c r="I133" s="47"/>
     </row>
     <row r="134" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="83"/>
-[...13 lines deleted...]
-      <c r="I134" s="47"/>
+      <c r="A134" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B134" s="72">
+        <v>46474</v>
+      </c>
+      <c r="C134" s="97" t="s">
+        <v>246</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E134" s="4"/>
+      <c r="F134" s="4"/>
+      <c r="G134" s="52"/>
+      <c r="H134" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="135" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="51" t="s">
-[...11 lines deleted...]
-      <c r="E135" s="4"/>
+      <c r="A135" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B135" s="75">
+        <v>46479</v>
+      </c>
+      <c r="C135" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D135" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F135" s="4"/>
-      <c r="G135" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G135" s="52"/>
       <c r="H135" s="56"/>
     </row>
     <row r="136" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="50" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A136" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B136" s="72">
+        <v>46480</v>
+      </c>
+      <c r="C136" s="97" t="s">
+        <v>255</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E136" s="4"/>
       <c r="F136" s="4"/>
       <c r="G136" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="56"/>
     </row>
     <row r="137" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="51" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="A137" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B137" s="81">
+        <v>46481</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137" s="57" t="s">
+        <v>237</v>
       </c>
       <c r="E137" s="4"/>
       <c r="F137" s="4"/>
       <c r="G137" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H137" s="56"/>
     </row>
     <row r="138" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="27" t="s">
-[...11 lines deleted...]
-      <c r="E138" s="4"/>
+      <c r="A138" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B138" s="91">
+        <v>46481</v>
+      </c>
+      <c r="C138" s="92" t="s">
+        <v>193</v>
+      </c>
+      <c r="D138" s="93" t="s">
+        <v>192</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F138" s="4"/>
       <c r="G138" s="52"/>
-      <c r="H138" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="56"/>
     </row>
     <row r="139" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="26" t="s">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="A139" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B139" s="91">
+        <v>46481</v>
+      </c>
+      <c r="C139" s="92" t="s">
+        <v>78</v>
+      </c>
+      <c r="D139" s="93" t="s">
+        <v>61</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="4"/>
       <c r="G139" s="52"/>
       <c r="H139" s="56"/>
     </row>
     <row r="140" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A140" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B140" s="72">
+        <v>46481</v>
+      </c>
+      <c r="C140" s="97" t="s">
+        <v>257</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E140" s="4"/>
       <c r="F140" s="4"/>
-      <c r="G140" s="52"/>
+      <c r="G140" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H140" s="56"/>
     </row>
     <row r="141" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="28" t="s">
-        <v>25</v>
+      <c r="A141" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B141" s="76">
-        <v>46498</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>46487</v>
+      </c>
+      <c r="C141" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>82</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="F141" s="4"/>
+      <c r="F141" s="70" t="s">
+        <v>23</v>
+      </c>
       <c r="G141" s="52"/>
       <c r="H141" s="56"/>
     </row>
     <row r="142" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="30" t="s">
-        <v>19</v>
+      <c r="A142" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="B142" s="76">
-        <v>46501</v>
-[...8 lines deleted...]
-      <c r="F142" s="4"/>
+        <v>46487</v>
+      </c>
+      <c r="C142" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F142" s="70" t="s">
+        <v>23</v>
+      </c>
       <c r="G142" s="52"/>
       <c r="H142" s="56"/>
     </row>
     <row r="143" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="51" t="s">
-[...9 lines deleted...]
-        <v>58</v>
+      <c r="A143" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B143" s="76">
+        <v>46487</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="E143" s="4"/>
       <c r="F143" s="4"/>
-      <c r="G143" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G143" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H143" s="56"/>
     </row>
     <row r="144" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="30" t="s">
-[...16 lines deleted...]
-      <c r="H144" s="56"/>
+      <c r="A144" s="83"/>
+      <c r="B144" s="88">
+        <v>46487</v>
+      </c>
+      <c r="C144" s="82" t="s">
+        <v>181</v>
+      </c>
+      <c r="D144" s="89"/>
+      <c r="E144" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="F144" s="85"/>
+      <c r="G144" s="86"/>
+      <c r="H144" s="87"/>
     </row>
     <row r="145" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A145" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B145" s="79">
+        <v>46487</v>
+      </c>
+      <c r="C145" s="60" t="s">
+        <v>216</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E145" s="4"/>
       <c r="F145" s="4"/>
-      <c r="G145" s="52"/>
+      <c r="G145" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H145" s="56"/>
     </row>
     <row r="146" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="51" t="s">
-[...11 lines deleted...]
-      <c r="E146" s="4"/>
+      <c r="A146" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B146" s="91">
+        <v>46488</v>
+      </c>
+      <c r="C146" s="92" t="s">
+        <v>119</v>
+      </c>
+      <c r="D146" s="93" t="s">
+        <v>82</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F146" s="4"/>
       <c r="G146" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H146" s="56"/>
     </row>
     <row r="147" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="26" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A147" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" s="79">
+        <v>46488</v>
+      </c>
+      <c r="C147" s="60" t="s">
+        <v>225</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E147" s="4"/>
       <c r="F147" s="4"/>
       <c r="G147" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H147" s="56"/>
     </row>
     <row r="148" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="28" t="s">
-        <v>25</v>
+      <c r="A148" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="B148" s="81">
-        <v>46508</v>
+        <v>46494</v>
       </c>
       <c r="C148" s="21" t="s">
-        <v>48</v>
+        <v>165</v>
       </c>
       <c r="D148" s="8" t="s">
-        <v>170</v>
+        <v>57</v>
       </c>
       <c r="E148" s="4"/>
       <c r="F148" s="4"/>
       <c r="G148" s="52"/>
       <c r="H148" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="30" t="s">
-[...6 lines deleted...]
-        <v>105</v>
+      <c r="A149" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B149" s="72">
+        <v>46494</v>
+      </c>
+      <c r="C149" s="97" t="s">
+        <v>246</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="E149" s="4"/>
       <c r="F149" s="4"/>
       <c r="G149" s="52"/>
       <c r="H149" s="56" t="s">
         <v>23</v>
       </c>
+      <c r="I149" s="47"/>
     </row>
     <row r="150" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="50" t="s">
-[...8 lines deleted...]
-      <c r="D150" s="94" t="s">
+      <c r="A150" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B150" s="76">
+        <v>46496</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D150" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="4"/>
       <c r="G150" s="52"/>
       <c r="H150" s="56"/>
       <c r="I150" s="47"/>
     </row>
     <row r="151" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="28" t="s">
-[...11 lines deleted...]
-      <c r="E151" s="4"/>
+      <c r="A151" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B151" s="76">
+        <v>46496</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F151" s="4"/>
-      <c r="G151" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G151" s="52"/>
       <c r="H151" s="56"/>
       <c r="I151" s="47"/>
     </row>
     <row r="152" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="27" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A152" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B152" s="76">
+        <v>46498</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>153</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E152" s="4"/>
+        <v>3</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F152" s="4"/>
-      <c r="G152" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G152" s="52"/>
       <c r="H152" s="56"/>
-      <c r="I152" s="47"/>
     </row>
     <row r="153" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B153" s="76">
-        <v>46522</v>
-[...4 lines deleted...]
-      <c r="D153" s="3" t="s">
+        <v>46501</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D153" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E153" s="4"/>
       <c r="F153" s="4"/>
       <c r="G153" s="52"/>
-      <c r="H153" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="56"/>
     </row>
     <row r="154" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="80" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="A154" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B154" s="79">
+        <v>46501</v>
+      </c>
+      <c r="C154" s="60" t="s">
+        <v>224</v>
+      </c>
+      <c r="D154" s="61" t="s">
+        <v>58</v>
       </c>
       <c r="E154" s="4"/>
       <c r="F154" s="4"/>
-      <c r="G154" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H154" s="56"/>
+      <c r="G154" s="52"/>
+      <c r="H154" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="155" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="29" t="s">
-[...8 lines deleted...]
-      <c r="D155" s="8" t="s">
+      <c r="A155" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B155" s="76">
+        <v>46502</v>
+      </c>
+      <c r="C155" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D155" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E155" s="4"/>
       <c r="F155" s="4"/>
-      <c r="G155" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G155" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H155" s="56"/>
     </row>
     <row r="156" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="30" t="s">
-[...11 lines deleted...]
-      <c r="E156" s="4"/>
+      <c r="A156" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B156" s="75">
+        <v>46507</v>
+      </c>
+      <c r="C156" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D156" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F156" s="4"/>
       <c r="G156" s="52"/>
-      <c r="H156" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="56"/>
     </row>
     <row r="157" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="50" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A157" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B157" s="79">
+        <v>46508</v>
+      </c>
+      <c r="C157" s="60" t="s">
+        <v>226</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E157" s="4"/>
       <c r="F157" s="4"/>
-      <c r="G157" s="52"/>
+      <c r="G157" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H157" s="56"/>
     </row>
     <row r="158" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="32" t="s">
-[...11 lines deleted...]
-      <c r="E158" s="4"/>
+      <c r="A158" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B158" s="72">
+        <v>46508</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D158" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F158" s="4"/>
-      <c r="G158" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G158" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H158" s="56"/>
     </row>
     <row r="159" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="26" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="A159" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B159" s="81">
+        <v>46508</v>
+      </c>
+      <c r="C159" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>170</v>
       </c>
       <c r="E159" s="4"/>
       <c r="F159" s="4"/>
-      <c r="G159" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H159" s="56"/>
+      <c r="G159" s="52"/>
+      <c r="H159" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="160" spans="1:9" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="30" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A160" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B160" s="72">
+        <v>46508</v>
+      </c>
+      <c r="C160" s="97" t="s">
+        <v>246</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>58</v>
+        <v>259</v>
       </c>
       <c r="E160" s="4"/>
       <c r="F160" s="4"/>
       <c r="G160" s="52"/>
       <c r="H160" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="50" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A161" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B161" s="76">
+        <v>46509</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E161" s="4"/>
       <c r="F161" s="4"/>
       <c r="G161" s="52"/>
-      <c r="H161" s="56"/>
+      <c r="H161" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="162" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B162" s="92">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="B162" s="91">
+        <v>46509</v>
+      </c>
+      <c r="C162" s="92" t="s">
+        <v>63</v>
+      </c>
+      <c r="D162" s="93" t="s">
+        <v>3</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="4"/>
       <c r="G162" s="52"/>
       <c r="H162" s="56"/>
     </row>
     <row r="163" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="51" t="s">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="A163" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B163" s="94">
+        <v>46522</v>
+      </c>
+      <c r="C163" s="95" t="s">
+        <v>102</v>
+      </c>
+      <c r="D163" s="96" t="s">
+        <v>238</v>
       </c>
       <c r="E163" s="4"/>
       <c r="F163" s="4"/>
       <c r="G163" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="56"/>
     </row>
     <row r="164" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="28" t="s">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="A164" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B164" s="81">
+        <v>46522</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="E164" s="4"/>
       <c r="F164" s="4"/>
-      <c r="G164" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G164" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H164" s="56"/>
     </row>
     <row r="165" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="28" t="s">
-        <v>25</v>
+      <c r="A165" s="30" t="s">
+        <v>19</v>
       </c>
       <c r="B165" s="76">
-        <v>46537</v>
+        <v>46522</v>
       </c>
       <c r="C165" s="12" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>179</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="E165" s="4"/>
       <c r="F165" s="4"/>
       <c r="G165" s="52"/>
       <c r="H165" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="51" t="s">
-[...9 lines deleted...]
-        <v>205</v>
+      <c r="A166" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B166" s="72">
+        <v>46522</v>
+      </c>
+      <c r="C166" s="97" t="s">
+        <v>246</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>260</v>
       </c>
       <c r="E166" s="4"/>
       <c r="F166" s="4"/>
-      <c r="G166" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="56"/>
+      <c r="G166" s="52"/>
+      <c r="H166" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="167" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="32" t="s">
-        <v>21</v>
+      <c r="A167" s="80" t="s">
+        <v>160</v>
       </c>
       <c r="B167" s="81">
-        <v>46539</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>46529</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>215</v>
       </c>
       <c r="E167" s="4"/>
       <c r="F167" s="4"/>
       <c r="G167" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H167" s="56"/>
     </row>
     <row r="168" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="41" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A168" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B168" s="81">
+        <v>46529</v>
+      </c>
+      <c r="C168" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E168" s="4"/>
       <c r="F168" s="4"/>
       <c r="G168" s="52"/>
-      <c r="H168" s="56"/>
+      <c r="H168" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="169" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B169" s="76">
-        <v>46543</v>
+        <v>46529</v>
       </c>
       <c r="C169" s="12" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>103</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="E169" s="4"/>
       <c r="F169" s="4"/>
       <c r="G169" s="52"/>
       <c r="H169" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="32" t="s">
-[...9 lines deleted...]
-        <v>59</v>
+      <c r="A170" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B170" s="91">
+        <v>46529</v>
+      </c>
+      <c r="C170" s="92" t="s">
+        <v>195</v>
+      </c>
+      <c r="D170" s="93" t="s">
+        <v>194</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="4"/>
       <c r="G170" s="52"/>
       <c r="H170" s="56"/>
     </row>
     <row r="171" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="51" t="s">
-[...6 lines deleted...]
-        <v>217</v>
+      <c r="A171" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B171" s="73">
+        <v>46529</v>
+      </c>
+      <c r="C171" s="62" t="s">
+        <v>233</v>
       </c>
       <c r="D171" s="63" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E171" s="4"/>
       <c r="F171" s="4"/>
-      <c r="G171" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H171" s="56"/>
+      <c r="G171" s="52"/>
+      <c r="H171" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="172" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="31" t="s">
-        <v>20</v>
+      <c r="A172" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="B172" s="76">
-        <v>46550</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>46530</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>43</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>57</v>
+        <v>4</v>
       </c>
       <c r="E172" s="4"/>
       <c r="F172" s="4"/>
-      <c r="G172" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G172" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H172" s="56"/>
     </row>
     <row r="173" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="59" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="A173" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B173" s="76">
+        <v>46530</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="E173" s="4"/>
       <c r="F173" s="4"/>
-      <c r="G173" s="52" t="s">
-[...2 lines deleted...]
-      <c r="H173" s="56"/>
+      <c r="G173" s="52"/>
+      <c r="H173" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="174" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="32" t="s">
-[...11 lines deleted...]
-      <c r="E174" s="4"/>
+      <c r="A174" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B174" s="91">
+        <v>46530</v>
+      </c>
+      <c r="C174" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D174" s="93" t="s">
+        <v>194</v>
+      </c>
+      <c r="E174" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F174" s="4"/>
-      <c r="G174" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G174" s="52"/>
       <c r="H174" s="56"/>
     </row>
     <row r="175" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="32" t="s">
-[...11 lines deleted...]
-      <c r="E175" s="4"/>
+      <c r="A175" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B175" s="91">
+        <v>46530</v>
+      </c>
+      <c r="C175" s="92" t="s">
+        <v>79</v>
+      </c>
+      <c r="D175" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="F175" s="4"/>
-      <c r="G175" s="52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G175" s="52"/>
       <c r="H175" s="56"/>
     </row>
     <row r="176" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B176" s="79">
-        <v>46564</v>
+        <v>46536</v>
       </c>
       <c r="C176" s="60" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>229</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="E176" s="4"/>
       <c r="F176" s="4"/>
-      <c r="G176" s="52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G176" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H176" s="56"/>
     </row>
     <row r="177" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="83"/>
-[...12 lines deleted...]
-      <c r="H177" s="87"/>
+      <c r="A177" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B177" s="76">
+        <v>46536</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E177" s="4"/>
+      <c r="F177" s="4"/>
+      <c r="G177" s="52"/>
+      <c r="H177" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="178" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="50" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="A178" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B178" s="76">
+        <v>46537</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E178" s="4"/>
       <c r="F178" s="4"/>
       <c r="G178" s="52"/>
-      <c r="H178" s="56"/>
+      <c r="H178" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="179" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="50" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="A179" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B179" s="79">
+        <v>46537</v>
+      </c>
+      <c r="C179" s="60" t="s">
+        <v>210</v>
+      </c>
+      <c r="D179" s="63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E179" s="4"/>
       <c r="F179" s="4"/>
-      <c r="G179" s="52"/>
+      <c r="G179" s="52" t="s">
+        <v>23</v>
+      </c>
       <c r="H179" s="56"/>
     </row>
     <row r="180" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="30" t="s">
-[...7 lines deleted...]
-        <v>5</v>
+      <c r="A180" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B180" s="81">
+        <v>46539</v>
+      </c>
+      <c r="C180" s="62" t="s">
+        <v>221</v>
+      </c>
+      <c r="D180" s="63" t="s">
+        <v>204</v>
       </c>
       <c r="E180" s="4"/>
       <c r="F180" s="4"/>
       <c r="G180" s="52" t="s">
         <v>23</v>
       </c>
       <c r="H180" s="56"/>
     </row>
     <row r="181" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="50" t="s">
-[...7 lines deleted...]
-        <v>68</v>
+      <c r="A181" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B181" s="75">
+        <v>46542</v>
+      </c>
+      <c r="C181" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D181" s="40" t="s">
+        <v>3</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="4"/>
       <c r="G181" s="52"/>
       <c r="H181" s="56"/>
     </row>
-    <row r="182" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      </c>
+    <row r="182" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B182" s="76">
+        <v>46543</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E182" s="4"/>
       <c r="F182" s="4"/>
       <c r="G182" s="52"/>
-      <c r="H182" s="56"/>
+      <c r="H182" s="56" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="183" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="50" t="s">
-[...7 lines deleted...]
-        <v>68</v>
+      <c r="A183" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B183" s="73">
+        <v>46543</v>
+      </c>
+      <c r="C183" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D183" s="63" t="s">
+        <v>59</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="4"/>
       <c r="G183" s="52"/>
       <c r="H183" s="56"/>
     </row>
-    <row r="184" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="50" t="s">
+    <row r="184" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B184" s="79">
+        <v>46544</v>
+      </c>
+      <c r="C184" s="60" t="s">
+        <v>216</v>
+      </c>
+      <c r="D184" s="63" t="s">
+        <v>230</v>
+      </c>
+      <c r="E184" s="4"/>
+      <c r="F184" s="4"/>
+      <c r="G184" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H184" s="56"/>
+    </row>
+    <row r="185" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B185" s="76">
+        <v>46550</v>
+      </c>
+      <c r="C185" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E185" s="4"/>
+      <c r="F185" s="4"/>
+      <c r="G185" s="52"/>
+      <c r="H185" s="56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B186" s="72">
+        <v>46557</v>
+      </c>
+      <c r="C186" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E186" s="4"/>
+      <c r="F186" s="4"/>
+      <c r="G186" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H186" s="56"/>
+    </row>
+    <row r="187" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B187" s="73">
+        <v>46557</v>
+      </c>
+      <c r="C187" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="D187" s="63" t="s">
+        <v>201</v>
+      </c>
+      <c r="E187" s="4"/>
+      <c r="F187" s="4"/>
+      <c r="G187" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H187" s="56"/>
+    </row>
+    <row r="188" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B188" s="73">
+        <v>46558</v>
+      </c>
+      <c r="C188" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="D188" s="63" t="s">
+        <v>201</v>
+      </c>
+      <c r="E188" s="4"/>
+      <c r="F188" s="4"/>
+      <c r="G188" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H188" s="56"/>
+    </row>
+    <row r="189" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B189" s="79">
+        <v>46564</v>
+      </c>
+      <c r="C189" s="60" t="s">
+        <v>231</v>
+      </c>
+      <c r="D189" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="E189" s="4"/>
+      <c r="F189" s="4"/>
+      <c r="G189" s="52"/>
+      <c r="H189" s="56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="83"/>
+      <c r="B190" s="88">
+        <v>46571</v>
+      </c>
+      <c r="C190" s="82" t="s">
+        <v>185</v>
+      </c>
+      <c r="D190" s="89"/>
+      <c r="E190" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="F190" s="85"/>
+      <c r="G190" s="86"/>
+      <c r="H190" s="87"/>
+    </row>
+    <row r="191" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B184" s="24"/>
-      <c r="C184" s="58" t="s">
+      <c r="B191" s="24"/>
+      <c r="C191" s="58" t="s">
+        <v>77</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F191" s="4"/>
+      <c r="G191" s="52"/>
+      <c r="H191" s="56"/>
+    </row>
+    <row r="192" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B192" s="24"/>
+      <c r="C192" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E192" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F192" s="4"/>
+      <c r="G192" s="52"/>
+      <c r="H192" s="56"/>
+    </row>
+    <row r="193" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B193" s="25"/>
+      <c r="C193" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E193" s="4"/>
+      <c r="F193" s="4"/>
+      <c r="G193" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H193" s="56"/>
+    </row>
+    <row r="194" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B194" s="24"/>
+      <c r="C194" s="58" t="s">
+        <v>117</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E194" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F194" s="4"/>
+      <c r="G194" s="52"/>
+      <c r="H194" s="56"/>
+    </row>
+    <row r="195" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B195" s="24"/>
+      <c r="C195" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F195" s="4"/>
+      <c r="G195" s="52"/>
+      <c r="H195" s="56"/>
+    </row>
+    <row r="196" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B196" s="24"/>
+      <c r="C196" s="58" t="s">
+        <v>116</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F196" s="4"/>
+      <c r="G196" s="52"/>
+      <c r="H196" s="56"/>
+    </row>
+    <row r="197" spans="1:8" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B197" s="24"/>
+      <c r="C197" s="58" t="s">
         <v>80</v>
       </c>
-      <c r="D184" s="10" t="s">
+      <c r="D197" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="E184" s="4" t="s">
-[...7 lines deleted...]
-      <c r="C186" s="91"/>
+      <c r="E197" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F197" s="4"/>
+      <c r="G197" s="52"/>
+      <c r="H197" s="56"/>
     </row>
   </sheetData>
-  <autoFilter ref="A15:H184" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="B15:B184"/>
+  <autoFilter ref="A15:H183" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A16:H197">
+      <sortCondition ref="B15:B183"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H182">
-    <sortCondition ref="B4:B182"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H181">
+    <sortCondition ref="B4:B181"/>
   </sortState>
-  <mergeCells count="13">
+  <mergeCells count="14">
+    <mergeCell ref="D13:H13"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1197942B-2B1F-4DF1-847C-CF944773F19A}">
   <dimension ref="A1"/>